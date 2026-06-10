--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -2082,51 +2082,51 @@
     </row>
     <row r="98" spans="1:3">
       <c r="A98">
         <v>2031</v>
       </c>
       <c r="B98" t="s">
         <v>42</v>
       </c>
       <c r="C98" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99">
         <v>2032</v>
       </c>
       <c r="B99" t="s">
         <v>42</v>
       </c>
       <c r="C99" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100">
-        <v>2041</v>
+        <v>2040</v>
       </c>
       <c r="B100" t="s">
         <v>43</v>
       </c>
       <c r="C100" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101">
         <v>4014</v>
       </c>
       <c r="B101" t="s">
         <v>44</v>
       </c>
       <c r="C101" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102">
         <v>4015</v>
       </c>
       <c r="B102" t="s">
         <v>44</v>
@@ -2181,51 +2181,51 @@
     </row>
     <row r="107" spans="1:3">
       <c r="A107">
         <v>2151</v>
       </c>
       <c r="B107" t="s">
         <v>46</v>
       </c>
       <c r="C107" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108">
         <v>2152</v>
       </c>
       <c r="B108" t="s">
         <v>46</v>
       </c>
       <c r="C108" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="B109" t="s">
         <v>48</v>
       </c>
       <c r="C109" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110">
         <v>5012</v>
       </c>
       <c r="B110" t="s">
         <v>49</v>
       </c>
       <c r="C110" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111">
         <v>5011</v>
       </c>
       <c r="B111" t="s">
         <v>49</v>